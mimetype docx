--- v0 (2026-03-05)
+++ v1 (2026-04-10)
@@ -1,49 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="A8CBEE" w:themeColor="accent3" w:themeTint="66"/>
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-353" w:tblpY="988"/>
         <w:tblW w:w="11199" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
@@ -146,85 +150,101 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
             <w:r w:rsidR="006C0FE1">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="211E1F"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> *</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001334BC" w:rsidRPr="009574D3" w14:paraId="7256ADCF" w14:textId="77777777" w:rsidTr="002C5DFA">
         <w:trPr>
           <w:trHeight w:val="374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5789" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0D7EC" w:themeFill="accent2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="7F02F597" w14:textId="25016EB9" w:rsidR="001334BC" w:rsidRPr="00FF6128" w:rsidRDefault="001334BC" w:rsidP="006A28EE">
+          <w:p w14:paraId="7F02F597" w14:textId="7F7E7C99" w:rsidR="001334BC" w:rsidRPr="00FF6128" w:rsidRDefault="001334BC" w:rsidP="006A28EE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="228" w:lineRule="auto"/>
               <w:ind w:right="1278"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="211E1F"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF6128">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DOB:</w:t>
             </w:r>
             <w:r w:rsidR="00367B90">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002C5DFA">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidR="00453AE7">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                           </w:t>
+            </w:r>
+            <w:r w:rsidR="00B37755">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ethnicity: *</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5410" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0D7EC" w:themeFill="accent2" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="2F94964C" w14:textId="0A573A00" w:rsidR="001334BC" w:rsidRPr="00FF6128" w:rsidRDefault="001334BC" w:rsidP="006A28EE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF6128">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -598,55 +618,54 @@
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF6128">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001334BC" w:rsidRPr="009574D3" w14:paraId="3955F3BF" w14:textId="77777777" w:rsidTr="002C5DFA">
         <w:trPr>
           <w:trHeight w:val="441"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5789" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0D7EC" w:themeFill="accent2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="05C9C02E" w14:textId="36244DB2" w:rsidR="001334BC" w:rsidRPr="00FF6128" w:rsidRDefault="001334BC" w:rsidP="006A28EE">
+          <w:p w14:paraId="05C9C02E" w14:textId="66C61A2D" w:rsidR="001334BC" w:rsidRPr="00FF6128" w:rsidRDefault="001334BC" w:rsidP="00453AE7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="80"/>
-              <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF6128">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">First Language Spoken: </w:t>
             </w:r>
             <w:r w:rsidR="002C5DFA">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF6128">
               <w:rPr>
                 <w:b/>
@@ -2073,593 +2092,559 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5410" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0D7EC" w:themeFill="accent2" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="69F5DBE2" w14:textId="77777777" w:rsidR="001334BC" w:rsidRPr="001334BC" w:rsidRDefault="001334BC" w:rsidP="006A28EE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001334BC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">               Yes                                                  No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="17EEB5EF" w14:textId="3F4E2BE0" w:rsidR="006A28EE" w:rsidRPr="006A28EE" w:rsidRDefault="006C0FE1" w:rsidP="006A28EE">
+    <w:p w14:paraId="17EEB5EF" w14:textId="10E80673" w:rsidR="006A28EE" w:rsidRPr="006A28EE" w:rsidRDefault="002219DC" w:rsidP="006A28EE">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A28EE">
-[...196 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wps">
+          <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="229187B1" wp14:editId="164496E2">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="304C11F1" wp14:editId="5287BD18">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-219075</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-402590</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3895725" cy="952500"/>
+                <wp:extent cx="7096125" cy="971550"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="887688771" name="Text Box 6"/>
+                <wp:docPr id="2111952183" name="Group 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-[...2 lines deleted...]
-                      <wps:spPr>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3895725" cy="952500"/>
+                          <a:ext cx="7096125" cy="971550"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="7096125" cy="971550"/>
                         </a:xfrm>
-                        <a:prstGeom prst="rect">
-[...8 lines deleted...]
-                        <a:ln w="6350">
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="674070287" name="Text Box 3"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="4010025" y="9525"/>
+                            <a:ext cx="3086100" cy="962025"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
                           <a:solidFill>
-                            <a:schemeClr val="bg1"/>
+                            <a:schemeClr val="accent2">
+                              <a:lumMod val="40000"/>
+                              <a:lumOff val="60000"/>
+                            </a:schemeClr>
                           </a:solidFill>
-                        </a:ln>
-[...141 lines deleted...]
-                    </wps:wsp>
+                          <a:ln w="6350">
+                            <a:solidFill>
+                              <a:schemeClr val="bg1"/>
+                            </a:solidFill>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="3C42C839" w14:textId="1A6D1A9A" w:rsidR="006A28EE" w:rsidRDefault="006A28EE">
+                              <w:r w:rsidRPr="006A28EE">
+                                <w:rPr>
+                                  <w:noProof/>
+                                </w:rPr>
+                                <w:drawing>
+                                  <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="019F9717" wp14:editId="1ED27CBF">
+                                    <wp:extent cx="2962275" cy="857250"/>
+                                    <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                                    <wp:docPr id="514752256" name="Picture 5"/>
+                                    <wp:cNvGraphicFramePr>
+                                      <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                                    </wp:cNvGraphicFramePr>
+                                    <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                      <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                        <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                          <pic:nvPicPr>
+                                            <pic:cNvPr id="0" name="Picture 5"/>
+                                            <pic:cNvPicPr>
+                                              <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                            </pic:cNvPicPr>
+                                          </pic:nvPicPr>
+                                          <pic:blipFill>
+                                            <a:blip r:embed="rId10">
+                                              <a:extLst>
+                                                <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                                  <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                                </a:ext>
+                                              </a:extLst>
+                                            </a:blip>
+                                            <a:srcRect/>
+                                            <a:stretch>
+                                              <a:fillRect/>
+                                            </a:stretch>
+                                          </pic:blipFill>
+                                          <pic:spPr bwMode="auto">
+                                            <a:xfrm>
+                                              <a:off x="0" y="0"/>
+                                              <a:ext cx="2962275" cy="857250"/>
+                                            </a:xfrm>
+                                            <a:prstGeom prst="rect">
+                                              <a:avLst/>
+                                            </a:prstGeom>
+                                            <a:noFill/>
+                                            <a:ln>
+                                              <a:noFill/>
+                                            </a:ln>
+                                            <a:effectLst/>
+                                          </pic:spPr>
+                                        </pic:pic>
+                                      </a:graphicData>
+                                    </a:graphic>
+                                  </wp:inline>
+                                </w:drawing>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="887688771" name="Text Box 6"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3895725" cy="952500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:schemeClr val="accent2">
+                              <a:lumMod val="40000"/>
+                              <a:lumOff val="60000"/>
+                            </a:schemeClr>
+                          </a:solidFill>
+                          <a:ln w="6350">
+                            <a:solidFill>
+                              <a:schemeClr val="bg1"/>
+                            </a:solidFill>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="5D361851" w14:textId="77777777" w:rsidR="00105808" w:rsidRDefault="00105808" w:rsidP="00105808">
+                              <w:pPr>
+                                <w:rPr>
+                                  <w:rStyle w:val="IntenseEmphasis"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:sz w:val="32"/>
+                                  <w:szCs w:val="32"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00105808">
+                                <w:rPr>
+                                  <w:rStyle w:val="IntenseEmphasis"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:sz w:val="32"/>
+                                  <w:szCs w:val="32"/>
+                                </w:rPr>
+                                <w:t>Community Dental Service – Referral Form</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="5CEA92FD" w14:textId="2E15DDB6" w:rsidR="00105808" w:rsidRPr="00105808" w:rsidRDefault="00105808" w:rsidP="00105808">
+                              <w:pPr>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:i/>
+                                  <w:iCs/>
+                                  <w:color w:val="4A66AC" w:themeColor="accent1"/>
+                                  <w:sz w:val="32"/>
+                                  <w:szCs w:val="32"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00105808">
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>For this referral to be considered for triage by the CDS team</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="5F4CCCC8" w14:textId="364095FB" w:rsidR="00105808" w:rsidRPr="00105808" w:rsidRDefault="00105808" w:rsidP="00105808">
+                              <w:pPr>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:i/>
+                                  <w:iCs/>
+                                  <w:color w:val="4A66AC" w:themeColor="accent1"/>
+                                  <w:sz w:val="32"/>
+                                  <w:szCs w:val="32"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00105808">
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">it must be fully completed by the referring </w:t>
+                              </w:r>
+                              <w:r w:rsidR="002C5DFA" w:rsidRPr="00105808">
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>practitioner;</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="00105808">
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> incomplete forms will be returned to the referrer</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t>.</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="6A581E0F" w14:textId="3A84F86A" w:rsidR="00105808" w:rsidRPr="00105808" w:rsidRDefault="00105808" w:rsidP="00105808">
+                              <w:pPr>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00105808">
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">(all areas marked with an </w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="002C5DFA">
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:sz w:val="24"/>
+                                  <w:szCs w:val="24"/>
+                                </w:rPr>
+                                <w:t>*</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="00105808">
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:sz w:val="18"/>
+                                  <w:szCs w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> are mandatory)</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="229187B1" id="Text Box 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-17.25pt;margin-top:-31.7pt;width:306.75pt;height:75pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoJm3uVQIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8L7sQoAGxRJSIqlKa&#10;RCJVzsZrs5a8Htc27NJf37GXV9KeqnIw8/LM+JtvdnbX1prshfMKTEH7vZwSYTiUymwL+uNl9emW&#10;Eh+YKZkGIwp6EJ7ezT9+mDV2KgZQgS6FI5jE+GljC1qFYKdZ5nklauZ7YIVBpwRXs4Cq22alYw1m&#10;r3U2yPNx1oArrQMuvEfrfeek85RfSsHDk5ReBKILir2FdLp0buKZzWdsunXMVoof22D/0EXNlMGi&#10;51T3LDCyc+qPVLXiDjzI0ONQZyCl4iK9AV/Tz9+9Zl0xK9JbEBxvzzD5/5eWP+7X9tmR0H6BFgcY&#10;AWmsn3o0xve00tXxHzsl6EcID2fYRBsIR+PN7WT0eTCihKNvMhqM8oRrdrltnQ9fBdQkCgV1OJaE&#10;Fts/+IAVMfQUEot50KpcKa2TEqkgltqRPcMhMs6FCYN0Xe/q71B29mGOv26caMahd+bxyYwlEqli&#10;plTwTRFtSFPQ8c0oT4nf+M7XuoybbQIp5ru0iZo2mPYCXZRCu2mJKq9g3UB5QLQddET0lq8UQvLA&#10;fHhmDpmHAOM2hSc8pAbsCY4SJRW4X3+zx3gkBHopaZDJBfU/d8wJSvQ3g1SZ9IfDSP2kDHFSqLhr&#10;z+baY3b1EhDnPu6t5UmM8UGfROmgfsWlW8Sq6GKGY+2ChpO4DN1+4dJysVikICS7ZeHBrC2PqeNc&#10;48Bf2lfm7JEVAfn0CCfOs+k7cnSx8aaBxS6AVIk5EecO1SP8uChpvseljpt4raeoy6dn/hsAAP//&#10;AwBQSwMEFAAGAAgAAAAhANRMRtveAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9I&#10;vENkJC7Tlo5upZSmE6qEuMLgws1rTFvROKXJtvL2mBPcbPnT7+8vd7Mb1Imm0Hs2sF4loIgbb3tu&#10;Dby9Pi5zUCEiWxw8k4FvCrCrLi9KLKw/8wud9rFVEsKhQANdjGOhdWg6chhWfiSW24efHEZZp1bb&#10;Cc8S7gZ9kySZdtizfOhwpLqj5nN/dAbi+BUaVz/Zd50v6vp5kSZ+zcZcX80P96AizfEPhl99UYdK&#10;nA7+yDaowcAy3WwFlSFLN6CE2N7eSbuDgTzLQFel/l+h+gEAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQCoJm3uVQIAAMIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDUTEbb3gAAAAoBAAAPAAAAAAAAAAAAAAAAAK8EAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAugUAAAAA&#10;" fillcolor="#c0d7ec [1301]" strokecolor="white [3212]" strokeweight=".5pt">
-[...134 lines deleted...]
-              </v:shape>
+              <v:group w14:anchorId="304C11F1" id="Group 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-17.25pt;margin-top:-31.7pt;width:558.75pt;height:76.5pt;z-index:251660288" coordsize="70961,9715" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBAAlB3/AIAAFwJAAAOAAAAZHJzL2Uyb0RvYy54bWzslm1P2zAQx99P2new/H4kfX4QKerYQJMY&#10;IMHEa9dx2kiJ7dluE/bp97eTFCho05i2V1Rqat+dz+ef7645PqnLguyEsbmSCe0dxZQIyVWay3VC&#10;v92efZhSYh2TKSuUFAm9F5aeLN6/O670XPTVRhWpMAROpJ1XOqEb5/Q8iizfiJLZI6WFhDJTpmQO&#10;U7OOUsMqeC+LqB/H46hSJtVGcWEtpJ8aJV0E/1kmuLvKMiscKRKK2Fx4mvBc+We0OGbztWF6k/M2&#10;DPaKKEqWS2y6d/WJOUa2Jn/mqsy5UVZl7oirMlJZlnMRzoDT9OKD05wbtdXhLOt5tdZ7TEB7wOnV&#10;bvnl7tzoG31tQKLSa7AIM3+WOjOl/0WUpA7I7vfIRO0Ih3ASz8a9/ogSDt1s0huNWqZ8A/DPlvHN&#10;518vjLptoyfBVBrpYR8I2L8jcLNhWgSwdg4C14bkaULHk2E8ifvTCSWSlUjWW3/Kj6omA58nPgYY&#10;e1bE1RAj3zu5hfAFZEPcaezpeDgjDEK6dewG8XQMfctu3PeWMNgjYHNtrDsXqiR+kFCDdA5ZxnYX&#10;1jWmnYnf3aoiT8/yoggTX0LitDBkx5D8jHMhXT8sL7blV5U28mGMTxMXxP7Ogvm4EyOaUIzeU4jt&#10;ySaFJBXADXDrvwtgtQ60vL+HMDErJNx6tg1DP3L1qm6Br1R6D95GNZVrNT/LweKCWXfNDEoV+NB+&#10;3BUeWaEQjGpHlGyU+fGS3Nsjf6ClpELpJ9R+3zIjKCm+SGTWrDcc+l4RJsPRpI+JeaxZPdbIbXmq&#10;ALiHRqd5GHp7V3TDzKjyDl1q6XeFikmOvRPquuGpaxoSuhwXy2UwQnfQzF3IG829aw/X3/RtfceM&#10;btPBIZEuVZfLbH6QFY2tXynVcutUloeU8YAbqi131FWT3P+8wKbTyRjfCVAdFNi4K6Q/LDDgfN6T&#10;BtMZLq3rSSi7JsHf6srXVeh0+771Vl7/p7zCvxn+wkMHbV83/DvC43kox4eXosVPAAAA//8DAFBL&#10;AwQUAAYACAAAACEAMbjbQeEAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwWqDQBCG74W+wzKF&#10;3pLVmoixriGEtqdQaFIouW10ohJ3VtyNmrfv5NTeZpiPf74/W0+mFQP2rrGkIJwHIJAKWzZUKfg+&#10;vM8SEM5rKnVrCRXc0ME6f3zIdFrakb5w2PtKcAi5VCuove9SKV1Ro9Fubjskvp1tb7Tnta9k2euR&#10;w00rX4IglkY3xB9q3eG2xuKyvxoFH6MeN1H4Nuwu5+3teFh+/uxCVOr5adq8gvA4+T8Y7vqsDjk7&#10;neyVSidaBbNosWSUhzhagLgTQRJxvZOCZBWDzDP5v0P+CwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAEACUHf8AgAAXAkAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhADG420HhAAAACwEAAA8AAAAAAAAAAAAAAAAAVgUAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAABkBgAAAAA=&#10;">
+                <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path gradientshapeok="t" o:connecttype="rect"/>
+                </v:shapetype>
+                <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:40100;top:95;width:30861;height:9620;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC0xPSCyAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6Ed1ViwnRVUqg1KNGL94e2WcSmn2bZrea/ntXEDwOM/MNs9oMthUX6n3jWMN0okAQ&#10;l840XGk4Hr7GKQgfkA22jknDP3nYrF9fVpgZd+U9XYpQiQhhn6GGOoQuk9KXNVn0E9cRR+/seosh&#10;yr6SpsdrhNtWzpRaSIsNx4UaO8prKn+KP6shdL++tPm3Ocl0lOe70Vy5KWv9/jZ8LkEEGsIz/Ghv&#10;jYZF8qESNUsTuF+Kd0CubwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC0xPSCyAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" fillcolor="#c0d7ec [1301]" strokecolor="white [3212]" strokeweight=".5pt">
+                  <v:textbox>
+                    <w:txbxContent>
+                      <w:p w14:paraId="3C42C839" w14:textId="1A6D1A9A" w:rsidR="006A28EE" w:rsidRDefault="006A28EE">
+                        <w:r w:rsidRPr="006A28EE">
+                          <w:rPr>
+                            <w:noProof/>
+                          </w:rPr>
+                          <w:drawing>
+                            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="019F9717" wp14:editId="1ED27CBF">
+                              <wp:extent cx="2962275" cy="857250"/>
+                              <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                              <wp:docPr id="514752256" name="Picture 5"/>
+                              <wp:cNvGraphicFramePr>
+                                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                              </wp:cNvGraphicFramePr>
+                              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                  <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                    <pic:nvPicPr>
+                                      <pic:cNvPr id="0" name="Picture 5"/>
+                                      <pic:cNvPicPr>
+                                        <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                      </pic:cNvPicPr>
+                                    </pic:nvPicPr>
+                                    <pic:blipFill>
+                                      <a:blip r:embed="rId10">
+                                        <a:extLst>
+                                          <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                            <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                          </a:ext>
+                                        </a:extLst>
+                                      </a:blip>
+                                      <a:srcRect/>
+                                      <a:stretch>
+                                        <a:fillRect/>
+                                      </a:stretch>
+                                    </pic:blipFill>
+                                    <pic:spPr bwMode="auto">
+                                      <a:xfrm>
+                                        <a:off x="0" y="0"/>
+                                        <a:ext cx="2962275" cy="857250"/>
+                                      </a:xfrm>
+                                      <a:prstGeom prst="rect">
+                                        <a:avLst/>
+                                      </a:prstGeom>
+                                      <a:noFill/>
+                                      <a:ln>
+                                        <a:noFill/>
+                                      </a:ln>
+                                      <a:effectLst/>
+                                    </pic:spPr>
+                                  </pic:pic>
+                                </a:graphicData>
+                              </a:graphic>
+                            </wp:inline>
+                          </w:drawing>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <v:shape id="Text Box 6" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;width:38957;height:9525;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQByxqyYxAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;FLwL/ofwBC+iaRW0VKNIQfS4unvx9miebbF5qU3U+u83guBhDsN8MatNZ2rxoNZVlhXEkwgEcW51&#10;xYWCv9/dOAHhPLLG2jIpeJGDzbrfW2Gq7ZOP9Dj5QoQSdikqKL1vUildXpJBN7ENcdAutjXoA20L&#10;qVt8hnJTy2kUzaXBisNCiQ1lJeXX090o8M3N5Sbb67NMRln2M5pFNmalhoNuuwThqfNf8yd90AqS&#10;ZDEPWMTwvhTugFz/AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHLGrJjEAAAA4gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" fillcolor="#c0d7ec [1301]" strokecolor="white [3212]" strokeweight=".5pt">
+                  <v:textbox>
+                    <w:txbxContent>
+                      <w:p w14:paraId="5D361851" w14:textId="77777777" w:rsidR="00105808" w:rsidRDefault="00105808" w:rsidP="00105808">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:rStyle w:val="IntenseEmphasis"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:sz w:val="32"/>
+                            <w:szCs w:val="32"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00105808">
+                          <w:rPr>
+                            <w:rStyle w:val="IntenseEmphasis"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:sz w:val="32"/>
+                            <w:szCs w:val="32"/>
+                          </w:rPr>
+                          <w:t>Community Dental Service – Referral Form</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="5CEA92FD" w14:textId="2E15DDB6" w:rsidR="00105808" w:rsidRPr="00105808" w:rsidRDefault="00105808" w:rsidP="00105808">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:i/>
+                            <w:iCs/>
+                            <w:color w:val="4A66AC" w:themeColor="accent1"/>
+                            <w:sz w:val="32"/>
+                            <w:szCs w:val="32"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00105808">
+                          <w:rPr>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t>For this referral to be considered for triage by the CDS team</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="5F4CCCC8" w14:textId="364095FB" w:rsidR="00105808" w:rsidRPr="00105808" w:rsidRDefault="00105808" w:rsidP="00105808">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:i/>
+                            <w:iCs/>
+                            <w:color w:val="4A66AC" w:themeColor="accent1"/>
+                            <w:sz w:val="32"/>
+                            <w:szCs w:val="32"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00105808">
+                          <w:rPr>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">it must be fully completed by the referring </w:t>
+                        </w:r>
+                        <w:r w:rsidR="002C5DFA" w:rsidRPr="00105808">
+                          <w:rPr>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t>practitioner;</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00105808">
+                          <w:rPr>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> incomplete forms will be returned to the referrer</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t>.</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="6A581E0F" w14:textId="3A84F86A" w:rsidR="00105808" w:rsidRPr="00105808" w:rsidRDefault="00105808" w:rsidP="00105808">
+                        <w:pPr>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00105808">
+                          <w:rPr>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">(all areas marked with an </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="002C5DFA">
+                          <w:rPr>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                          </w:rPr>
+                          <w:t>*</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00105808">
+                          <w:rPr>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> are mandatory)</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+              </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="006A28EE" w:rsidRPr="006A28EE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006A28EE" w:rsidRPr="006A28EE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006A28EE" w:rsidRPr="006A28EE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -3436,51 +3421,51 @@
     </w:tbl>
     <w:p w14:paraId="654A7820" w14:textId="77777777" w:rsidR="00FF6128" w:rsidRDefault="00FF6128"/>
     <w:p w14:paraId="74EF4674" w14:textId="77777777" w:rsidR="001334BC" w:rsidRDefault="00FF6128">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="515F99C1" wp14:editId="7B7157BD">
             <wp:extent cx="6610985" cy="219067"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7646668" cy="253386"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -4284,69 +4269,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7312" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C0D7EC" w:themeFill="accent2" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="71217340" w14:textId="77777777" w:rsidR="00FF6128" w:rsidRPr="00945837" w:rsidRDefault="00FF6128" w:rsidP="002C5DFA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="147"/>
               <w:ind w:left="162"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00945837">
               <w:rPr>
                 <w:color w:val="211E1F"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patients who exceed the weight limit of dental chairs (normally between 21 stone and up to 30 stone) patients who weigh </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> 30 stone   will require a referral to secondary care (University Dental Hospital) </w:t>
+              <w:t xml:space="preserve">Patients who exceed the weight limit of dental chairs (normally between 21 stone and up to 30 stone) patients who weigh in excess of 30 stone   will require a referral to secondary care (University Dental Hospital) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FF6128" w:rsidRPr="00945837" w14:paraId="30C6C5B1" w14:textId="77777777" w:rsidTr="002C5DFA">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2904" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C0D7EC" w:themeFill="accent2" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="1CC53276" w14:textId="77777777" w:rsidR="00FF6128" w:rsidRPr="00945837" w:rsidRDefault="00FF6128" w:rsidP="002C5DFA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="267" w:lineRule="exact"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00945837">
               <w:rPr>
@@ -4958,69 +4925,69 @@
       <w:r w:rsidRPr="00FF6128">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FF6128">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B913ED4" w14:textId="77777777" w:rsidR="00FF6128" w:rsidRPr="00FF6128" w:rsidRDefault="00FF6128" w:rsidP="00FF6128">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF6128">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">By post to: Community Dental Service, Dental Department Riverside Health Centre, Wellington St, Canton, Cardiff,     CF11 9SH By Email:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00FF6128">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
           </w:rPr>
           <w:t>cavcommunity.dentalservice@wales.nhs.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7E24114C" w14:textId="77777777" w:rsidR="006A4423" w:rsidRPr="006A4423" w:rsidRDefault="006A4423" w:rsidP="00FF6128">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006A4423" w:rsidRPr="006A4423" w:rsidSect="00144AF4">
-      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="11A43B60" w14:textId="77777777" w:rsidR="001334BC" w:rsidRDefault="001334BC" w:rsidP="001334BC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1A57411C" w14:textId="77777777" w:rsidR="001334BC" w:rsidRDefault="001334BC" w:rsidP="001334BC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -5073,113 +5040,117 @@
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="09EB75CF" w14:textId="77777777" w:rsidR="001334BC" w:rsidRPr="001334BC" w:rsidRDefault="001334BC" w:rsidP="001334BC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337">
+    <o:shapedefaults v:ext="edit" spidmax="18433">
       <o:colormru v:ext="edit" colors="#ba92e2,#a5bbed"/>
       <o:colormenu v:ext="edit" fillcolor="none [1302]"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001334BC"/>
     <w:rsid w:val="000A4723"/>
     <w:rsid w:val="00105808"/>
     <w:rsid w:val="001334BC"/>
     <w:rsid w:val="001445A7"/>
     <w:rsid w:val="00144AF4"/>
+    <w:rsid w:val="002219DC"/>
     <w:rsid w:val="002C5DFA"/>
+    <w:rsid w:val="002E73EE"/>
     <w:rsid w:val="002F2D77"/>
     <w:rsid w:val="00367B90"/>
+    <w:rsid w:val="00453AE7"/>
     <w:rsid w:val="005038CC"/>
     <w:rsid w:val="006A28EE"/>
     <w:rsid w:val="006A4423"/>
     <w:rsid w:val="006C0FE1"/>
     <w:rsid w:val="00720BD8"/>
     <w:rsid w:val="0079061A"/>
     <w:rsid w:val="008F1967"/>
     <w:rsid w:val="00945837"/>
     <w:rsid w:val="00AF67D2"/>
+    <w:rsid w:val="00B37755"/>
     <w:rsid w:val="00B42960"/>
     <w:rsid w:val="00CE31ED"/>
     <w:rsid w:val="00EC5948"/>
     <w:rsid w:val="00FD6BC3"/>
     <w:rsid w:val="00FF6128"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337">
+    <o:shapedefaults v:ext="edit" spidmax="18433">
       <o:colormru v:ext="edit" colors="#ba92e2,#a5bbed"/>
       <o:colormenu v:ext="edit" fillcolor="none [1302]"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4F73F3CB"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7B6549AE-8910-4449-B638-5FBE382872C0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
@@ -5732,51 +5703,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1275407249">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nhswales365-my.sharepoint.com/personal/lotte_ramsden2_wales_nhs_uk/Documents/Attachments/cavcommunity.dentalservice@wales.nhs.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nhswales365-my.sharepoint.com/personal/lotte_ramsden2_wales_nhs_uk/Documents/Attachments/cavcommunity.dentalservice@wales.nhs.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Blue Warm">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="242852"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="ACCBF9"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4A66AC"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="629DD1"/>
       </a:accent2>
       <a:accent3>
@@ -6034,87 +6005,434 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="72ca70ab-3b02-40a2-b4c6-4e13f7b1565e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_Flow_SignoffStatus xmlns="72ca70ab-3b02-40a2-b4c6-4e13f7b1565e" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="ab57be82-fe3d-4bbd-bac4-316fa430600f" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006E2777E0224BFF42B5358996396B53DB" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="337c0801c930c8447d089a4029d059c7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="ab57be82-fe3d-4bbd-bac4-316fa430600f" xmlns:ns3="72ca70ab-3b02-40a2-b4c6-4e13f7b1565e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f4e89facbadc8cc9adfb89e6ab06e4a3" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="ab57be82-fe3d-4bbd-bac4-316fa430600f"/>
+    <xsd:import namespace="72ca70ab-3b02-40a2-b4c6-4e13f7b1565e"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:_Flow_SignoffStatus" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="24" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="25" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ab57be82-fe3d-4bbd-bac4-316fa430600f" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{72564153-1a0b-45a3-a33b-8ebfdceff656}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="ab57be82-fe3d-4bbd-bac4-316fa430600f">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="72ca70ab-3b02-40a2-b4c6-4e13f7b1565e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="13" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="cefaef41-70dc-4075-804e-d4e4dbdaeee0" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_Flow_SignoffStatus" ma:index="22" nillable="true" ma:displayName="Sign-off status" ma:internalName="Sign_x002d_off_x0020_status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E6927B8-F543-484D-9E16-3BBFBEE32103}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="72ca70ab-3b02-40a2-b4c6-4e13f7b1565e"/>
+    <ds:schemaRef ds:uri="ab57be82-fe3d-4bbd-bac4-316fa430600f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B851DEE-A4D5-4EEA-8B48-68E8801D2FBC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D182C461-D8AF-4D76-B14B-A3894B66A681}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="ab57be82-fe3d-4bbd-bac4-316fa430600f"/>
+    <ds:schemaRef ds:uri="72ca70ab-3b02-40a2-b4c6-4e13f7b1565e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33D54C4B-60D6-4692-8259-C6D8D707D752}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>630</Words>
-  <Characters>3430</Characters>
+  <Words>516</Words>
+  <Characters>2789</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>228</Lines>
-  <Paragraphs>130</Paragraphs>
+  <Lines>173</Lines>
+  <Paragraphs>87</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3930</CharactersWithSpaces>
+  <CharactersWithSpaces>3769</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Karen Lewis (Cardiff and Vale UHB - COMMUNITY DENTAL SERVICE)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006E2777E0224BFF42B5358996396B53DB</vt:lpwstr>
+  </property>
+</Properties>
+</file>